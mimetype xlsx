--- v0 (2026-04-16)
+++ v1 (2026-06-05)
@@ -12,173 +12,182 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Associados_elegiveis" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>CABPP 18 Anos - Relação de Pilotos Elegíveis ao Sorteio</t>
   </si>
   <si>
     <t>Nº sorteio</t>
   </si>
   <si>
     <t>Cód.Piloto</t>
   </si>
   <si>
     <t>Nome Piloto</t>
   </si>
   <si>
     <t>Local do Voo</t>
   </si>
   <si>
     <t>Data/hora do voo</t>
   </si>
   <si>
     <t>KMs voados</t>
   </si>
   <si>
     <t>Eduardo Carvalho Damaceno</t>
   </si>
   <si>
     <t>Sumaré/SP</t>
   </si>
   <si>
     <t>Luiz Fernando Severnini</t>
   </si>
   <si>
+    <t>Valdemir Bonelli</t>
+  </si>
+  <si>
     <t>José Ricardo de Castro</t>
   </si>
   <si>
     <t>Itanhaém/SP</t>
   </si>
   <si>
     <t>Marlon Aparecido da Cruz</t>
   </si>
   <si>
     <t>Jose Roberto Gerolamo</t>
   </si>
   <si>
+    <t>Valtair Furquin de Campos</t>
+  </si>
+  <si>
     <t>André Gustavo Maschio</t>
   </si>
   <si>
     <t>Piraquara/PR</t>
   </si>
   <si>
     <t>José Henrique de Oliveira Costa</t>
   </si>
   <si>
     <t>Clodoaldo Pareje</t>
   </si>
   <si>
     <t>Valdinei Nicacio Paes</t>
   </si>
   <si>
     <t>Marcelo Ferreira Cosmo</t>
   </si>
   <si>
     <t>Sydmar Barbosa</t>
   </si>
   <si>
-    <t>Anderson Andre Bech</t>
-[...1 lines deleted...]
-  <si>
     <t>Ademir Ribeiro</t>
   </si>
   <si>
     <t>/</t>
   </si>
   <si>
     <t>Odinei Rogério de Oliveira</t>
   </si>
   <si>
-    <t>Atilla Frajuca Godoi</t>
-[...1 lines deleted...]
-  <si>
     <t>Alexandre Menzen</t>
   </si>
   <si>
     <t>Augusto Sérgio Cruz de Toledo</t>
   </si>
   <si>
     <t>Geovanil Belleto Galvão</t>
   </si>
   <si>
     <t>Nivanil Galvão</t>
   </si>
   <si>
     <t>Tyago Couto Costa</t>
   </si>
   <si>
     <t>Adriano Conte</t>
   </si>
   <si>
     <t>Magnus Henrique Possas de Oliveira</t>
   </si>
   <si>
+    <t>Elisson de Assis Casarino</t>
+  </si>
+  <si>
     <t>Décio Ferraz da Silva</t>
   </si>
   <si>
+    <t>Otávio José Kormann</t>
+  </si>
+  <si>
     <t>Senderson Laurido</t>
   </si>
   <si>
     <t>Paula Maria Buscariolli</t>
   </si>
   <si>
     <t>Rodrigo Siqueira Cappi</t>
   </si>
   <si>
     <t>Walmir Almeida de Lima</t>
   </si>
   <si>
     <t>Fabiano Marcel Alonso Sanches</t>
   </si>
   <si>
     <t>Marcelo Simões Pinto Martins</t>
   </si>
   <si>
     <t>Marcio Luiz da Silveira</t>
+  </si>
+  <si>
+    <t>Paulo José Benedito de Oliveira</t>
   </si>
   <si>
     <t>Filipe Vieira dos Santos</t>
   </si>
   <si>
     <t>Denis Moraes de Lima</t>
   </si>
   <si>
     <t>Amilco Witt Knevitz</t>
   </si>
   <si>
     <t>Jorge Alberto Rêgo Sant´Ana</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="00000"/>
     <numFmt numFmtId="165" formatCode="dd/mm/yyyy hh:mm"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="2">
     <font>
@@ -518,51 +527,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F37"/>
+  <dimension ref="A1:F40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="35" customWidth="true" style="0"/>
     <col min="4" max="4" width="28" customWidth="true" style="0"/>
     <col min="5" max="5" width="17" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
       </c>
@@ -605,682 +614,742 @@
     <row r="5" spans="1:6">
       <c r="A5" s="2">
         <v>2</v>
       </c>
       <c r="B5" s="2">
         <v>2393</v>
       </c>
       <c r="C5" t="s">
         <v>9</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="3">
         <v>45773.30598379629</v>
       </c>
       <c r="F5" s="4">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2">
         <v>3</v>
       </c>
       <c r="B6" s="2">
-        <v>1949</v>
+        <v>1438</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" s="3">
-        <v>45773.42451388889</v>
+        <v>45773.29596064815</v>
       </c>
       <c r="F6" s="4">
-        <v>54.2</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2">
         <v>4</v>
       </c>
       <c r="B7" s="2">
-        <v>1322</v>
+        <v>1949</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E7" s="3">
-        <v>45773.42997685185</v>
+        <v>45773.42451388889</v>
       </c>
       <c r="F7" s="4">
-        <v>49.2</v>
+        <v>54.2</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2">
         <v>5</v>
       </c>
       <c r="B8" s="2">
-        <v>2272</v>
+        <v>1322</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E8" s="3">
-        <v>45773.42521990741</v>
+        <v>45773.42997685185</v>
       </c>
       <c r="F8" s="4">
-        <v>54</v>
+        <v>49.2</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2">
         <v>6</v>
       </c>
       <c r="B9" s="2">
-        <v>2249</v>
+        <v>2272</v>
       </c>
       <c r="C9" t="s">
         <v>14</v>
       </c>
       <c r="D9" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E9" s="3">
-        <v>45773.37024305556</v>
+        <v>45773.42521990741</v>
       </c>
       <c r="F9" s="4">
-        <v>50.8</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2">
         <v>7</v>
       </c>
       <c r="B10" s="2">
-        <v>1540</v>
+        <v>2408</v>
       </c>
       <c r="C10" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E10" s="3">
-        <v>45773.44502314815</v>
+        <v>45773.44275462963</v>
       </c>
       <c r="F10" s="4">
-        <v>54.3</v>
+        <v>54.1</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2">
         <v>8</v>
       </c>
       <c r="B11" s="2">
-        <v>2489</v>
+        <v>2249</v>
       </c>
       <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
         <v>17</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="3">
-        <v>45773.43899305556</v>
+        <v>45773.37024305556</v>
       </c>
       <c r="F11" s="4">
-        <v>90.59999999999999</v>
+        <v>50.8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2">
         <v>9</v>
       </c>
       <c r="B12" s="2">
-        <v>3036</v>
+        <v>1540</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E12" s="3">
-        <v>45773.46516203704</v>
+        <v>45773.44502314815</v>
       </c>
       <c r="F12" s="4">
-        <v>61.5</v>
+        <v>54.3</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="2">
         <v>10</v>
       </c>
       <c r="B13" s="2">
-        <v>2028</v>
+        <v>2489</v>
       </c>
       <c r="C13" t="s">
         <v>19</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E13" s="3">
-        <v>45773.48732638889</v>
+        <v>45773.43899305556</v>
       </c>
       <c r="F13" s="4">
-        <v>54.8</v>
+        <v>90.59999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2">
-        <v>1494</v>
+        <v>3036</v>
       </c>
       <c r="C14" t="s">
         <v>20</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E14" s="3">
-        <v>45773.47731481482</v>
+        <v>45773.46516203704</v>
       </c>
       <c r="F14" s="4">
-        <v>66.8</v>
+        <v>61.5</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="2">
-        <v>1045</v>
+        <v>2028</v>
       </c>
       <c r="C15" t="s">
         <v>21</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E15" s="3">
-        <v>45773.48101851852</v>
+        <v>45773.48732638889</v>
       </c>
       <c r="F15" s="4">
-        <v>59.7</v>
+        <v>54.8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="2">
-        <v>1008</v>
+        <v>1494</v>
       </c>
       <c r="C16" t="s">
         <v>22</v>
       </c>
       <c r="D16" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="E16" s="3">
-        <v>45773.47733796296</v>
+        <v>45773.47731481482</v>
       </c>
       <c r="F16" s="4">
-        <v>60.7</v>
+        <v>66.8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="2">
-        <v>1344</v>
+        <v>1008</v>
       </c>
       <c r="C17" t="s">
+        <v>23</v>
+      </c>
+      <c r="D17" t="s">
         <v>24</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="3">
-        <v>45773.47451388889</v>
+        <v>45773.47733796296</v>
       </c>
       <c r="F17" s="4">
-        <v>69.2</v>
+        <v>60.7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2">
         <v>15</v>
       </c>
       <c r="B18" s="2">
-        <v>3135</v>
+        <v>1344</v>
       </c>
       <c r="C18" t="s">
         <v>25</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E18" s="3">
-        <v>45773.48153935185</v>
+        <v>45773.47451388889</v>
       </c>
       <c r="F18" s="4">
-        <v>53.8</v>
+        <v>69.2</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2">
         <v>16</v>
       </c>
       <c r="B19" s="2">
         <v>1034</v>
       </c>
       <c r="C19" t="s">
         <v>26</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E19" s="3">
         <v>45773.48334490741</v>
       </c>
       <c r="F19" s="4">
         <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2">
         <v>17</v>
       </c>
       <c r="B20" s="2">
         <v>1062</v>
       </c>
       <c r="C20" t="s">
         <v>27</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E20" s="3">
         <v>45773.4580787037</v>
       </c>
       <c r="F20" s="4">
         <v>53.9</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2">
         <v>18</v>
       </c>
       <c r="B21" s="2">
         <v>2062</v>
       </c>
       <c r="C21" t="s">
         <v>28</v>
       </c>
       <c r="D21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E21" s="3">
         <v>45773.48737268519</v>
       </c>
       <c r="F21" s="4">
         <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2">
         <v>19</v>
       </c>
       <c r="B22" s="2">
         <v>1550</v>
       </c>
       <c r="C22" t="s">
         <v>29</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E22" s="3">
         <v>45773.48023148148</v>
       </c>
       <c r="F22" s="4">
         <v>62.6</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="2">
         <v>1431</v>
       </c>
       <c r="C23" t="s">
         <v>30</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E23" s="3">
         <v>45773.33811342593</v>
       </c>
       <c r="F23" s="4">
         <v>50.9</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="2">
         <v>2947</v>
       </c>
       <c r="C24" t="s">
         <v>31</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E24" s="3">
         <v>45773.47684027778</v>
       </c>
       <c r="F24" s="4">
         <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2">
         <v>1289</v>
       </c>
       <c r="C25" t="s">
         <v>32</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E25" s="3">
         <v>45773.43525462963</v>
       </c>
       <c r="F25" s="4">
         <v>62.3</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2">
-        <v>1602</v>
+        <v>2608</v>
       </c>
       <c r="C26" t="s">
         <v>33</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E26" s="3">
-        <v>45773.53831018518</v>
+        <v>45773.45142361111</v>
       </c>
       <c r="F26" s="4">
-        <v>49.2</v>
+        <v>55.6</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="2">
-        <v>2539</v>
+        <v>1602</v>
       </c>
       <c r="C27" t="s">
         <v>34</v>
       </c>
       <c r="D27" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E27" s="3">
-        <v>45773.44975694444</v>
+        <v>45773.53831018518</v>
       </c>
       <c r="F27" s="4">
-        <v>61.4</v>
+        <v>49.2</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2">
-        <v>2280</v>
+        <v>1693</v>
       </c>
       <c r="C28" t="s">
         <v>35</v>
       </c>
       <c r="D28" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E28" s="3">
-        <v>45773.54366898148</v>
+        <v>45773.49275462963</v>
       </c>
       <c r="F28" s="4">
-        <v>60.2</v>
+        <v>55.6</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="2">
-        <v>1393</v>
+        <v>2539</v>
       </c>
       <c r="C29" t="s">
         <v>36</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E29" s="3">
-        <v>45773.51128472222</v>
+        <v>45773.44975694444</v>
       </c>
       <c r="F29" s="4">
-        <v>110.7</v>
+        <v>61.4</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="2">
-        <v>2172</v>
+        <v>2280</v>
       </c>
       <c r="C30" t="s">
         <v>37</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E30" s="3">
-        <v>45773.55075231481</v>
+        <v>45773.54366898148</v>
       </c>
       <c r="F30" s="4">
-        <v>55.3</v>
+        <v>60.2</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="2">
         <v>28</v>
       </c>
       <c r="B31" s="2">
-        <v>1620</v>
+        <v>1393</v>
       </c>
       <c r="C31" t="s">
         <v>38</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E31" s="3">
-        <v>45773.4655787037</v>
+        <v>45773.51128472222</v>
       </c>
       <c r="F31" s="4">
-        <v>225</v>
+        <v>110.7</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="2">
-        <v>1640</v>
+        <v>2172</v>
       </c>
       <c r="C32" t="s">
         <v>39</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E32" s="3">
-        <v>45773.54729166667</v>
+        <v>45773.55075231481</v>
       </c>
       <c r="F32" s="4">
-        <v>49.1</v>
+        <v>55.3</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="2">
-        <v>2251</v>
+        <v>1620</v>
       </c>
       <c r="C33" t="s">
         <v>40</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E33" s="3">
-        <v>45773.61034722222</v>
+        <v>45773.4655787037</v>
       </c>
       <c r="F33" s="4">
-        <v>54.4</v>
+        <v>225</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="2">
-        <v>3101</v>
+        <v>1640</v>
       </c>
       <c r="C34" t="s">
         <v>41</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E34" s="3">
-        <v>45773.47065972222</v>
+        <v>45773.54729166667</v>
       </c>
       <c r="F34" s="4">
-        <v>52.2</v>
+        <v>49.1</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2">
-        <v>1113</v>
+        <v>2251</v>
       </c>
       <c r="C35" t="s">
         <v>42</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E35" s="3">
-        <v>45773.63334490741</v>
+        <v>45773.61034722222</v>
       </c>
       <c r="F35" s="4">
-        <v>48.5</v>
+        <v>54.4</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="2">
-        <v>1660</v>
+        <v>2595</v>
       </c>
       <c r="C36" t="s">
         <v>43</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E36" s="3">
-        <v>45773.55229166667</v>
+        <v>45773.49832175926</v>
       </c>
       <c r="F36" s="4">
-        <v>46.8</v>
+        <v>52</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2">
-        <v>1826</v>
+        <v>3101</v>
       </c>
       <c r="C37" t="s">
         <v>44</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E37" s="3">
+        <v>45773.47065972222</v>
+      </c>
+      <c r="F37" s="4">
+        <v>52.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="2">
+        <v>35</v>
+      </c>
+      <c r="B38" s="2">
+        <v>1113</v>
+      </c>
+      <c r="C38" t="s">
+        <v>45</v>
+      </c>
+      <c r="D38" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" s="3">
+        <v>45773.63334490741</v>
+      </c>
+      <c r="F38" s="4">
+        <v>48.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="2">
+        <v>36</v>
+      </c>
+      <c r="B39" s="2">
+        <v>1660</v>
+      </c>
+      <c r="C39" t="s">
+        <v>46</v>
+      </c>
+      <c r="D39" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" s="3">
+        <v>45773.55229166667</v>
+      </c>
+      <c r="F39" s="4">
+        <v>46.8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="2">
+        <v>37</v>
+      </c>
+      <c r="B40" s="2">
+        <v>1826</v>
+      </c>
+      <c r="C40" t="s">
+        <v>47</v>
+      </c>
+      <c r="D40" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" s="3">
         <v>45773.52940972222</v>
       </c>
-      <c r="F37" s="4">
+      <c r="F40" s="4">
         <v>57.6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>