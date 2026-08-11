--- v1 (2026-06-05)
+++ v2 (2026-08-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Associados_elegiveis" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>CABPP 18 Anos - Relação de Pilotos Elegíveis ao Sorteio</t>
   </si>
   <si>
     <t>Nº sorteio</t>
   </si>
   <si>
     <t>Cód.Piloto</t>
   </si>
   <si>
     <t>Nome Piloto</t>
   </si>
   <si>
     <t>Local do Voo</t>
   </si>
   <si>
     <t>Data/hora do voo</t>
   </si>
   <si>
     <t>KMs voados</t>
   </si>
   <si>
     <t>Eduardo Carvalho Damaceno</t>
   </si>
   <si>
@@ -77,81 +77,78 @@
   <si>
     <t>Marlon Aparecido da Cruz</t>
   </si>
   <si>
     <t>Jose Roberto Gerolamo</t>
   </si>
   <si>
     <t>Valtair Furquin de Campos</t>
   </si>
   <si>
     <t>André Gustavo Maschio</t>
   </si>
   <si>
     <t>Piraquara/PR</t>
   </si>
   <si>
     <t>José Henrique de Oliveira Costa</t>
   </si>
   <si>
     <t>Clodoaldo Pareje</t>
   </si>
   <si>
     <t>Valdinei Nicacio Paes</t>
   </si>
   <si>
-    <t>Marcelo Ferreira Cosmo</t>
-[...1 lines deleted...]
-  <si>
     <t>Sydmar Barbosa</t>
   </si>
   <si>
+    <t>Anderson Andre Bech</t>
+  </si>
+  <si>
     <t>Ademir Ribeiro</t>
   </si>
   <si>
     <t>/</t>
   </si>
   <si>
     <t>Odinei Rogério de Oliveira</t>
   </si>
   <si>
     <t>Alexandre Menzen</t>
   </si>
   <si>
     <t>Augusto Sérgio Cruz de Toledo</t>
   </si>
   <si>
     <t>Geovanil Belleto Galvão</t>
   </si>
   <si>
     <t>Nivanil Galvão</t>
   </si>
   <si>
     <t>Tyago Couto Costa</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adriano Conte</t>
   </si>
   <si>
     <t>Magnus Henrique Possas de Oliveira</t>
   </si>
   <si>
     <t>Elisson de Assis Casarino</t>
   </si>
   <si>
     <t>Décio Ferraz da Silva</t>
   </si>
   <si>
     <t>Otávio José Kormann</t>
   </si>
   <si>
     <t>Senderson Laurido</t>
   </si>
   <si>
     <t>Paula Maria Buscariolli</t>
   </si>
   <si>
     <t>Rodrigo Siqueira Cappi</t>
   </si>
   <si>
     <t>Walmir Almeida de Lima</t>
   </si>
@@ -527,51 +524,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F40"/>
+  <dimension ref="A1:F39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="35" customWidth="true" style="0"/>
     <col min="4" max="4" width="28" customWidth="true" style="0"/>
     <col min="5" max="5" width="17" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
       </c>
@@ -794,83 +791,83 @@
     <row r="14" spans="1:6">
       <c r="A14" s="2">
         <v>11</v>
       </c>
       <c r="B14" s="2">
         <v>3036</v>
       </c>
       <c r="C14" t="s">
         <v>20</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="3">
         <v>45773.46516203704</v>
       </c>
       <c r="F14" s="4">
         <v>61.5</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2">
         <v>12</v>
       </c>
       <c r="B15" s="2">
-        <v>2028</v>
+        <v>1494</v>
       </c>
       <c r="C15" t="s">
         <v>21</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="3">
-        <v>45773.48732638889</v>
+        <v>45773.47731481482</v>
       </c>
       <c r="F15" s="4">
-        <v>54.8</v>
+        <v>66.8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2">
         <v>13</v>
       </c>
       <c r="B16" s="2">
-        <v>1494</v>
+        <v>1045</v>
       </c>
       <c r="C16" t="s">
         <v>22</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="3">
-        <v>45773.47731481482</v>
+        <v>45773.48101851852</v>
       </c>
       <c r="F16" s="4">
-        <v>66.8</v>
+        <v>59.7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2">
         <v>14</v>
       </c>
       <c r="B17" s="2">
         <v>1008</v>
       </c>
       <c r="C17" t="s">
         <v>23</v>
       </c>
       <c r="D17" t="s">
         <v>24</v>
       </c>
       <c r="E17" s="3">
         <v>45773.47733796296</v>
       </c>
       <c r="F17" s="4">
         <v>60.7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2">
         <v>15</v>
@@ -974,382 +971,362 @@
     <row r="23" spans="1:6">
       <c r="A23" s="2">
         <v>20</v>
       </c>
       <c r="B23" s="2">
         <v>1431</v>
       </c>
       <c r="C23" t="s">
         <v>30</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="3">
         <v>45773.33811342593</v>
       </c>
       <c r="F23" s="4">
         <v>50.9</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2">
         <v>21</v>
       </c>
       <c r="B24" s="2">
-        <v>2947</v>
+        <v>1289</v>
       </c>
       <c r="C24" t="s">
         <v>31</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="3">
-        <v>45773.47684027778</v>
+        <v>45773.43525462963</v>
       </c>
       <c r="F24" s="4">
-        <v>62</v>
+        <v>62.3</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="2">
         <v>22</v>
       </c>
       <c r="B25" s="2">
-        <v>1289</v>
+        <v>2608</v>
       </c>
       <c r="C25" t="s">
         <v>32</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" s="3">
-        <v>45773.43525462963</v>
+        <v>45773.45142361111</v>
       </c>
       <c r="F25" s="4">
-        <v>62.3</v>
+        <v>55.6</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="2">
         <v>23</v>
       </c>
       <c r="B26" s="2">
-        <v>2608</v>
+        <v>1602</v>
       </c>
       <c r="C26" t="s">
         <v>33</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26" s="3">
-        <v>45773.45142361111</v>
+        <v>45773.53831018518</v>
       </c>
       <c r="F26" s="4">
-        <v>55.6</v>
+        <v>49.2</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="2">
         <v>24</v>
       </c>
       <c r="B27" s="2">
-        <v>1602</v>
+        <v>1693</v>
       </c>
       <c r="C27" t="s">
         <v>34</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="3">
-        <v>45773.53831018518</v>
+        <v>45773.49275462963</v>
       </c>
       <c r="F27" s="4">
-        <v>49.2</v>
+        <v>55.6</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="2">
         <v>25</v>
       </c>
       <c r="B28" s="2">
-        <v>1693</v>
+        <v>2539</v>
       </c>
       <c r="C28" t="s">
         <v>35</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" s="3">
-        <v>45773.49275462963</v>
+        <v>45773.44975694444</v>
       </c>
       <c r="F28" s="4">
-        <v>55.6</v>
+        <v>61.4</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="2">
         <v>26</v>
       </c>
       <c r="B29" s="2">
-        <v>2539</v>
+        <v>2280</v>
       </c>
       <c r="C29" t="s">
         <v>36</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" s="3">
-        <v>45773.44975694444</v>
+        <v>45773.54366898148</v>
       </c>
       <c r="F29" s="4">
-        <v>61.4</v>
+        <v>60.2</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="2">
         <v>27</v>
       </c>
       <c r="B30" s="2">
-        <v>2280</v>
+        <v>1393</v>
       </c>
       <c r="C30" t="s">
         <v>37</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" s="3">
-        <v>45773.54366898148</v>
+        <v>45773.51128472222</v>
       </c>
       <c r="F30" s="4">
-        <v>60.2</v>
+        <v>110.7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="2">
         <v>28</v>
       </c>
       <c r="B31" s="2">
-        <v>1393</v>
+        <v>2172</v>
       </c>
       <c r="C31" t="s">
         <v>38</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
       <c r="E31" s="3">
-        <v>45773.51128472222</v>
+        <v>45773.55075231481</v>
       </c>
       <c r="F31" s="4">
-        <v>110.7</v>
+        <v>55.3</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="2">
         <v>29</v>
       </c>
       <c r="B32" s="2">
-        <v>2172</v>
+        <v>1620</v>
       </c>
       <c r="C32" t="s">
         <v>39</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" s="3">
-        <v>45773.55075231481</v>
+        <v>45773.4655787037</v>
       </c>
       <c r="F32" s="4">
-        <v>55.3</v>
+        <v>225</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="2">
         <v>30</v>
       </c>
       <c r="B33" s="2">
-        <v>1620</v>
+        <v>1640</v>
       </c>
       <c r="C33" t="s">
         <v>40</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33" s="3">
-        <v>45773.4655787037</v>
+        <v>45773.54729166667</v>
       </c>
       <c r="F33" s="4">
-        <v>225</v>
+        <v>49.1</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="2">
         <v>31</v>
       </c>
       <c r="B34" s="2">
-        <v>1640</v>
+        <v>2251</v>
       </c>
       <c r="C34" t="s">
         <v>41</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34" s="3">
-        <v>45773.54729166667</v>
+        <v>45773.61034722222</v>
       </c>
       <c r="F34" s="4">
-        <v>49.1</v>
+        <v>54.4</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="2">
         <v>32</v>
       </c>
       <c r="B35" s="2">
-        <v>2251</v>
+        <v>2595</v>
       </c>
       <c r="C35" t="s">
         <v>42</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35" s="3">
-        <v>45773.61034722222</v>
+        <v>45773.49832175926</v>
       </c>
       <c r="F35" s="4">
-        <v>54.4</v>
+        <v>52</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="2">
         <v>33</v>
       </c>
       <c r="B36" s="2">
-        <v>2595</v>
+        <v>3101</v>
       </c>
       <c r="C36" t="s">
         <v>43</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36" s="3">
-        <v>45773.49832175926</v>
+        <v>45773.47065972222</v>
       </c>
       <c r="F36" s="4">
-        <v>52</v>
+        <v>52.2</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="2">
         <v>34</v>
       </c>
       <c r="B37" s="2">
-        <v>3101</v>
+        <v>1113</v>
       </c>
       <c r="C37" t="s">
         <v>44</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37" s="3">
-        <v>45773.47065972222</v>
+        <v>45773.63334490741</v>
       </c>
       <c r="F37" s="4">
-        <v>52.2</v>
+        <v>48.5</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="2">
         <v>35</v>
       </c>
       <c r="B38" s="2">
-        <v>1113</v>
+        <v>1660</v>
       </c>
       <c r="C38" t="s">
         <v>45</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" s="3">
-        <v>45773.63334490741</v>
+        <v>45773.55229166667</v>
       </c>
       <c r="F38" s="4">
-        <v>48.5</v>
+        <v>46.8</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="2">
         <v>36</v>
       </c>
       <c r="B39" s="2">
-        <v>1660</v>
+        <v>1826</v>
       </c>
       <c r="C39" t="s">
         <v>46</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" s="3">
-        <v>45773.55229166667</v>
+        <v>45773.52940972222</v>
       </c>
       <c r="F39" s="4">
-        <v>46.8</v>
-[...18 lines deleted...]
-      <c r="F40" s="4">
         <v>57.6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>